--- v4 (2026-08-03)
+++ v5 (2026-09-20)
@@ -44,192 +44,192 @@
   <si>
     <t>Rivestimento</t>
   </si>
   <si>
     <t>Categoria</t>
   </si>
   <si>
     <t>Spessore</t>
   </si>
   <si>
     <t>Larghezza</t>
   </si>
   <si>
     <t>Lunghezza</t>
   </si>
   <si>
     <t>Kg</t>
   </si>
   <si>
     <t>N° Rotolo</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>rivestiti</t>
+  </si>
+  <si>
+    <t>DX51D</t>
+  </si>
+  <si>
+    <t>ZF90</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
     <t>caldo</t>
   </si>
   <si>
     <t>S275JR</t>
   </si>
   <si>
     <t>E1</t>
   </si>
   <si>
-    <t>G</t>
-[...1 lines deleted...]
-  <si>
     <t>S355J2</t>
   </si>
   <si>
+    <t>S235JR</t>
+  </si>
+  <si>
     <t>S700MC</t>
   </si>
   <si>
-    <t>E</t>
-[...1 lines deleted...]
-  <si>
     <t>S355MC</t>
   </si>
   <si>
-    <t>rivestiti</t>
-[...4 lines deleted...]
-  <si>
     <t>Z100</t>
   </si>
   <si>
-    <t>S235JR</t>
+    <t>DD11</t>
+  </si>
+  <si>
+    <t>E1+CE</t>
   </si>
   <si>
     <t>ELO 7.5/7.5</t>
   </si>
   <si>
-    <t>DD11</t>
-[...4 lines deleted...]
-  <si>
     <t>S235</t>
   </si>
   <si>
     <t>S700</t>
   </si>
   <si>
     <t>S350GD</t>
   </si>
   <si>
     <t>Z275MAO</t>
   </si>
   <si>
     <t>DX53D</t>
   </si>
   <si>
+    <t>Z100 MAC</t>
+  </si>
+  <si>
     <t>Z100  MBO</t>
   </si>
   <si>
-    <t>Z100 MABO</t>
+    <t>ZM70</t>
+  </si>
+  <si>
+    <t>S315MC</t>
+  </si>
+  <si>
+    <t>S355JR</t>
+  </si>
+  <si>
+    <t>S355J0</t>
+  </si>
+  <si>
+    <t>S355J0W</t>
+  </si>
+  <si>
+    <t>freddo</t>
+  </si>
+  <si>
+    <t>DC 01</t>
+  </si>
+  <si>
+    <t>HC180B</t>
+  </si>
+  <si>
+    <t>Z100 MC</t>
+  </si>
+  <si>
+    <t>DX54D</t>
+  </si>
+  <si>
+    <t>Z100 MBO</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
-    <t>ZM 90 O</t>
-[...31 lines deleted...]
-  <si>
     <t>Z100 MAO</t>
   </si>
   <si>
     <t>DX52D</t>
   </si>
   <si>
     <t>ZF100</t>
   </si>
   <si>
-    <t>Z100 MBO</t>
-[...2 lines deleted...]
-    <t>Z100 MAC</t>
+    <t>S420MC</t>
   </si>
   <si>
     <t>DX56D</t>
   </si>
   <si>
     <t>Z80 MBO</t>
   </si>
   <si>
     <t>S250GD</t>
   </si>
   <si>
     <t>Z200 MBC</t>
   </si>
   <si>
     <t>decapato</t>
   </si>
   <si>
+    <t>Z140 MAC</t>
+  </si>
+  <si>
     <t>S500MC</t>
   </si>
   <si>
-    <t>DX54D</t>
+    <t>Z80</t>
   </si>
   <si>
     <t>Z140 MBO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Z80</t>
   </si>
   <si>
     <t>S355J0WP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -536,2209 +536,3336 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J79"/>
+  <dimension ref="A1:J122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
+      <c r="C2" t="s">
+        <v>12</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2">
-        <v>8.0</v>
+        <v>0.65</v>
       </c>
       <c r="F2">
-        <v>1500.0</v>
+        <v>1485.0</v>
       </c>
       <c r="H2">
-        <v>20216</v>
+        <v>8527</v>
       </c>
       <c r="I2">
-        <v>4260</v>
+        <v>4979</v>
       </c>
       <c r="J2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
       </c>
       <c r="E3">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="F3">
         <v>1500.0</v>
       </c>
       <c r="H3">
-        <v>28929</v>
+        <v>20216</v>
       </c>
       <c r="I3">
-        <v>4616</v>
+        <v>4260</v>
       </c>
       <c r="J3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="D4">
+        <v>1</v>
       </c>
       <c r="E4">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="F4">
-        <v>1513.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H4">
-        <v>14915</v>
+        <v>28929</v>
       </c>
       <c r="I4">
-        <v>4830</v>
+        <v>4616</v>
       </c>
       <c r="J4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
       </c>
       <c r="E5">
-        <v>2.0</v>
+        <v>4.78</v>
       </c>
       <c r="F5">
-        <v>1250.0</v>
+        <v>1292.0</v>
       </c>
       <c r="H5">
-        <v>16334</v>
+        <v>29465</v>
       </c>
       <c r="I5">
-        <v>4639</v>
+        <v>4821</v>
       </c>
       <c r="J5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E6">
-        <v>0.79</v>
+        <v>10.0</v>
       </c>
       <c r="F6">
-        <v>1779.0</v>
+        <v>1513.0</v>
       </c>
       <c r="H6">
-        <v>13020</v>
+        <v>14915</v>
       </c>
       <c r="I6">
-        <v>4734</v>
+        <v>4830</v>
       </c>
       <c r="J6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-        <v>16</v>
+      <c r="D7">
+        <v>1</v>
       </c>
       <c r="E7">
-        <v>12.0</v>
+        <v>2.0</v>
       </c>
       <c r="F7">
-        <v>1500.0</v>
+        <v>1250.0</v>
       </c>
       <c r="H7">
-        <v>23871</v>
+        <v>16334</v>
       </c>
       <c r="I7">
-        <v>4202</v>
+        <v>4639</v>
       </c>
       <c r="J7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E8">
-        <v>1.0</v>
+        <v>0.79</v>
       </c>
       <c r="F8">
-        <v>1305.0</v>
+        <v>1779.0</v>
       </c>
       <c r="H8">
-        <v>15540</v>
+        <v>13020</v>
       </c>
       <c r="I8">
-        <v>4677</v>
+        <v>4734</v>
       </c>
       <c r="J8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9">
-        <v>6.0</v>
+        <v>3.8</v>
       </c>
       <c r="F9">
-        <v>1800.0</v>
+        <v>870.0</v>
       </c>
       <c r="H9">
-        <v>13400</v>
+        <v>10695</v>
       </c>
       <c r="I9">
-        <v>3738</v>
+        <v>4919</v>
       </c>
       <c r="J9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E10">
-        <v>8.0</v>
+        <v>12.0</v>
       </c>
       <c r="F10">
-        <v>1810.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H10">
-        <v>21073</v>
+        <v>23871</v>
       </c>
       <c r="I10">
-        <v>3819</v>
+        <v>4202</v>
       </c>
       <c r="J10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>20</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E11">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="F11">
-        <v>1500.0</v>
+        <v>1305.0</v>
       </c>
       <c r="H11">
-        <v>13797</v>
+        <v>15540</v>
       </c>
       <c r="I11">
-        <v>3357</v>
+        <v>4677</v>
       </c>
       <c r="J11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E12">
-        <v>1.5</v>
+        <v>6.0</v>
       </c>
       <c r="F12">
-        <v>1320.0</v>
+        <v>1800.0</v>
       </c>
       <c r="H12">
-        <v>15749</v>
+        <v>13400</v>
       </c>
       <c r="I12">
-        <v>4686</v>
+        <v>3738</v>
       </c>
       <c r="J12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="F13">
-        <v>1512.0</v>
+        <v>1304.0</v>
       </c>
       <c r="H13">
-        <v>7700</v>
+        <v>21243</v>
       </c>
       <c r="I13">
-        <v>4657</v>
+        <v>4980</v>
       </c>
       <c r="J13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E14">
-        <v>0.5</v>
+        <v>8.0</v>
       </c>
       <c r="F14">
-        <v>1500.0</v>
+        <v>1810.0</v>
       </c>
       <c r="H14">
-        <v>10460</v>
+        <v>21073</v>
       </c>
       <c r="I14">
-        <v>4781</v>
+        <v>3819</v>
       </c>
       <c r="J14" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15">
         <v>4.0</v>
       </c>
       <c r="F15">
         <v>2000.0</v>
       </c>
       <c r="H15">
-        <v>28680</v>
+        <v>28810</v>
       </c>
       <c r="I15">
-        <v>4759</v>
+        <v>4697</v>
       </c>
       <c r="J15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E16">
-        <v>1.25</v>
+        <v>7.0</v>
       </c>
       <c r="F16">
-        <v>1150.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H16">
-        <v>18730</v>
+        <v>13797</v>
       </c>
       <c r="I16">
-        <v>4810</v>
+        <v>3357</v>
       </c>
       <c r="J16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>24</v>
       </c>
       <c r="E17">
         <v>5.0</v>
       </c>
       <c r="F17">
-        <v>1500.0</v>
+        <v>1436.0</v>
       </c>
       <c r="H17">
-        <v>29850</v>
+        <v>17283</v>
       </c>
       <c r="I17">
-        <v>4293</v>
+        <v>4627</v>
       </c>
       <c r="J17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E18">
-        <v>0.81</v>
+        <v>1.5</v>
       </c>
       <c r="F18">
-        <v>1687.0</v>
+        <v>1320.0</v>
       </c>
       <c r="H18">
-        <v>29087</v>
+        <v>15749</v>
       </c>
       <c r="I18">
-        <v>4904</v>
+        <v>4686</v>
       </c>
       <c r="J18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>11</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E19">
-        <v>12.0</v>
+        <v>0.54</v>
       </c>
       <c r="F19">
-        <v>2000.0</v>
+        <v>1317.0</v>
       </c>
       <c r="H19">
-        <v>19946</v>
+        <v>13020</v>
       </c>
       <c r="I19">
-        <v>4738</v>
+        <v>4981</v>
       </c>
       <c r="J19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="D20">
+        <v>1</v>
       </c>
       <c r="E20">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="F20">
-        <v>1409.0</v>
+        <v>2000.0</v>
       </c>
       <c r="H20">
-        <v>20556</v>
+        <v>18660</v>
       </c>
       <c r="I20">
-        <v>4683</v>
+        <v>4644</v>
       </c>
       <c r="J20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D21" t="s">
         <v>24</v>
       </c>
       <c r="E21">
-        <v>8.0</v>
+        <v>3.8</v>
       </c>
       <c r="F21">
-        <v>1430.0</v>
+        <v>870.0</v>
       </c>
       <c r="H21">
-        <v>15447</v>
+        <v>13735</v>
       </c>
       <c r="I21">
-        <v>3938</v>
+        <v>4921</v>
       </c>
       <c r="J21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>24</v>
       </c>
       <c r="E22">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="F22">
-        <v>1990.0</v>
+        <v>1350.0</v>
       </c>
       <c r="H22">
-        <v>23240</v>
+        <v>15893</v>
       </c>
       <c r="I22">
-        <v>4731</v>
+        <v>4846</v>
       </c>
       <c r="J22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E23">
-        <v>1.75</v>
+        <v>3.8</v>
       </c>
       <c r="F23">
-        <v>1265.0</v>
+        <v>870.0</v>
       </c>
       <c r="H23">
-        <v>20785</v>
+        <v>13575</v>
       </c>
       <c r="I23">
-        <v>4563</v>
+        <v>4922</v>
       </c>
       <c r="J23" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>30</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
       </c>
       <c r="E24">
-        <v>4.0</v>
+        <v>0.6</v>
       </c>
       <c r="F24">
-        <v>1500.0</v>
+        <v>1230.0</v>
       </c>
       <c r="H24">
-        <v>24255</v>
+        <v>22940</v>
       </c>
       <c r="I24">
-        <v>4617</v>
+        <v>4973</v>
       </c>
       <c r="J24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>30</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E25">
-        <v>5.0</v>
+        <v>0.8</v>
       </c>
       <c r="F25">
-        <v>1462.0</v>
+        <v>1512.0</v>
       </c>
       <c r="H25">
-        <v>15495</v>
+        <v>7700</v>
       </c>
       <c r="I25">
-        <v>4801</v>
+        <v>4657</v>
       </c>
       <c r="J25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B26" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E26">
-        <v>0.8</v>
+        <v>5.0</v>
       </c>
       <c r="F26">
-        <v>1692.0</v>
+        <v>1508.0</v>
       </c>
       <c r="H26">
-        <v>6340</v>
+        <v>12240</v>
       </c>
       <c r="I26">
-        <v>4905</v>
+        <v>4869</v>
       </c>
       <c r="J26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
         <v>24</v>
       </c>
       <c r="E27">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="F27">
-        <v>1820.0</v>
+        <v>1247.0</v>
       </c>
       <c r="H27">
-        <v>26093</v>
+        <v>13155</v>
       </c>
       <c r="I27">
-        <v>4398</v>
+        <v>4585</v>
       </c>
       <c r="J27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E28">
-        <v>2.5</v>
+        <v>3.8</v>
       </c>
       <c r="F28">
-        <v>2000.0</v>
+        <v>870.0</v>
       </c>
       <c r="H28">
-        <v>24746</v>
+        <v>14395</v>
       </c>
       <c r="I28">
-        <v>4583</v>
+        <v>4923</v>
       </c>
       <c r="J28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="D29">
+        <v>2</v>
       </c>
       <c r="E29">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="F29">
-        <v>1700.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H29">
-        <v>20113</v>
+        <v>29850</v>
       </c>
       <c r="I29">
-        <v>4382</v>
+        <v>4293</v>
       </c>
       <c r="J29" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E30">
-        <v>1.21</v>
+        <v>10.0</v>
       </c>
       <c r="F30">
-        <v>1500.0</v>
-[...2 lines deleted...]
-        <v>3000.0</v>
+        <v>1311.0</v>
       </c>
       <c r="H30">
-        <v>6000</v>
+        <v>22835</v>
       </c>
       <c r="I30">
-        <v>4352</v>
+        <v>4819</v>
       </c>
       <c r="J30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D31" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E31">
-        <v>1.25</v>
+        <v>0.81</v>
       </c>
       <c r="F31">
-        <v>1150.0</v>
+        <v>1687.0</v>
       </c>
       <c r="H31">
-        <v>18650</v>
+        <v>29087</v>
       </c>
       <c r="I31">
-        <v>4811</v>
+        <v>4904</v>
       </c>
       <c r="J31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E32">
-        <v>6.0</v>
+        <v>12.0</v>
       </c>
       <c r="F32">
-        <v>1600.0</v>
+        <v>2000.0</v>
       </c>
       <c r="H32">
-        <v>29534</v>
+        <v>19946</v>
       </c>
       <c r="I32">
-        <v>4410</v>
+        <v>4738</v>
       </c>
       <c r="J32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E33">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
       <c r="F33">
-        <v>1661.0</v>
+        <v>1612.0</v>
       </c>
       <c r="H33">
-        <v>29136</v>
+        <v>29095</v>
       </c>
       <c r="I33">
-        <v>4684</v>
+        <v>4831</v>
       </c>
       <c r="J33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" t="s">
         <v>18</v>
       </c>
-      <c r="B34" t="s">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="D34">
+        <v>1</v>
       </c>
       <c r="E34">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F34">
-        <v>1250.0</v>
+        <v>2000.0</v>
       </c>
       <c r="H34">
-        <v>9150</v>
+        <v>19480</v>
       </c>
       <c r="I34">
-        <v>4774</v>
+        <v>4679</v>
       </c>
       <c r="J34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B35" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D35" t="s">
         <v>24</v>
       </c>
       <c r="E35">
-        <v>6.0</v>
+        <v>2.8</v>
       </c>
       <c r="F35">
-        <v>1560.0</v>
+        <v>1040.0</v>
       </c>
       <c r="H35">
-        <v>17983</v>
+        <v>19405</v>
       </c>
       <c r="I35">
-        <v>4638</v>
+        <v>4890</v>
       </c>
       <c r="J35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B36" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E36">
         <v>5.0</v>
       </c>
       <c r="F36">
-        <v>1462.0</v>
+        <v>1409.0</v>
       </c>
       <c r="H36">
-        <v>15235</v>
+        <v>20556</v>
       </c>
       <c r="I36">
-        <v>4802</v>
+        <v>4683</v>
       </c>
       <c r="J36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B37" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D37" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E37">
-        <v>1.01</v>
+        <v>4.0</v>
       </c>
       <c r="F37">
-        <v>1696.0</v>
+        <v>1400.0</v>
       </c>
       <c r="H37">
-        <v>13040</v>
+        <v>15083</v>
       </c>
       <c r="I37">
-        <v>4812</v>
+        <v>4730</v>
       </c>
       <c r="J37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B38" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E38">
-        <v>0.72</v>
+        <v>8.0</v>
       </c>
       <c r="F38">
-        <v>1696.0</v>
+        <v>1430.0</v>
       </c>
       <c r="H38">
-        <v>20620</v>
+        <v>15447</v>
       </c>
       <c r="I38">
-        <v>4735</v>
+        <v>3938</v>
       </c>
       <c r="J38" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B39" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D39" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E39">
-        <v>0.55</v>
+        <v>5.0</v>
       </c>
       <c r="F39">
-        <v>1537.0</v>
+        <v>1990.0</v>
       </c>
       <c r="H39">
-        <v>13543</v>
+        <v>23240</v>
       </c>
       <c r="I39">
-        <v>4675</v>
+        <v>4731</v>
       </c>
       <c r="J39" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B40" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E40">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
       <c r="F40">
-        <v>1500.0</v>
+        <v>1024.0</v>
       </c>
       <c r="H40">
-        <v>31694</v>
+        <v>20675</v>
       </c>
       <c r="I40">
-        <v>3870</v>
+        <v>4937</v>
       </c>
       <c r="J40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B41" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>13</v>
       </c>
       <c r="E41">
-        <v>5.0</v>
+        <v>1.75</v>
       </c>
       <c r="F41">
-        <v>1992.0</v>
+        <v>1265.0</v>
       </c>
       <c r="H41">
-        <v>21670</v>
+        <v>20785</v>
       </c>
       <c r="I41">
-        <v>4588</v>
+        <v>4563</v>
       </c>
       <c r="J41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B42" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>39</v>
+      </c>
+      <c r="D42">
+        <v>1</v>
       </c>
       <c r="E42">
-        <v>1.57</v>
+        <v>2.0</v>
       </c>
       <c r="F42">
-        <v>1260.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H42">
-        <v>21780</v>
+        <v>26490</v>
       </c>
       <c r="I42">
-        <v>4876</v>
+        <v>4991</v>
       </c>
       <c r="J42" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B43" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="D43">
+        <v>1</v>
       </c>
       <c r="E43">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="F43">
-        <v>1420.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H43">
-        <v>23206</v>
+        <v>24255</v>
       </c>
       <c r="I43">
-        <v>4817</v>
+        <v>4617</v>
       </c>
       <c r="J43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B44" t="s">
         <v>19</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E44">
-        <v>0.85</v>
+        <v>5.0</v>
       </c>
       <c r="F44">
-        <v>1302.0</v>
+        <v>1462.0</v>
       </c>
       <c r="H44">
-        <v>14680</v>
+        <v>15495</v>
       </c>
       <c r="I44">
-        <v>4659</v>
+        <v>4801</v>
       </c>
       <c r="J44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B45" t="s">
         <v>19</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E45">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="F45">
-        <v>1180.0</v>
+        <v>1529.0</v>
       </c>
       <c r="H45">
-        <v>10660</v>
+        <v>21286</v>
       </c>
       <c r="I45">
-        <v>4786</v>
+        <v>4843</v>
       </c>
       <c r="J45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D46" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E46">
         <v>0.8</v>
       </c>
       <c r="F46">
-        <v>1500.0</v>
+        <v>1692.0</v>
       </c>
       <c r="H46">
-        <v>13124</v>
+        <v>6340</v>
       </c>
       <c r="I46">
-        <v>4808</v>
+        <v>4905</v>
       </c>
       <c r="J46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B47" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>35</v>
+      </c>
+      <c r="D47" t="s">
+        <v>13</v>
       </c>
       <c r="E47">
-        <v>4.0</v>
+        <v>3.04</v>
       </c>
       <c r="F47">
-        <v>1500.0</v>
+        <v>1256.0</v>
       </c>
       <c r="H47">
-        <v>28547</v>
+        <v>17606</v>
       </c>
       <c r="I47">
-        <v>4618</v>
+        <v>4944</v>
       </c>
       <c r="J47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B48" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D48" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E48">
-        <v>2.2</v>
+        <v>6.0</v>
       </c>
       <c r="F48">
-        <v>1250.0</v>
+        <v>1820.0</v>
       </c>
       <c r="H48">
-        <v>11939</v>
+        <v>26093</v>
       </c>
       <c r="I48">
-        <v>4755</v>
+        <v>4398</v>
       </c>
       <c r="J48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B49" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E49">
-        <v>1.5</v>
+        <v>2.5</v>
       </c>
       <c r="F49">
-        <v>1480.0</v>
+        <v>2000.0</v>
       </c>
       <c r="H49">
-        <v>7940</v>
+        <v>24746</v>
       </c>
       <c r="I49">
-        <v>4805</v>
+        <v>4583</v>
       </c>
       <c r="J49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B50" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>35</v>
+      </c>
+      <c r="D50" t="s">
+        <v>24</v>
       </c>
       <c r="E50">
-        <v>5.0</v>
+        <v>6.0</v>
       </c>
       <c r="F50">
-        <v>1500.0</v>
+        <v>1700.0</v>
       </c>
       <c r="H50">
-        <v>26450</v>
+        <v>20113</v>
       </c>
       <c r="I50">
-        <v>4292</v>
+        <v>4382</v>
       </c>
       <c r="J50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B51" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D51">
+        <v>1</v>
       </c>
       <c r="E51">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="F51">
         <v>1500.0</v>
       </c>
       <c r="H51">
-        <v>18746</v>
+        <v>21520</v>
       </c>
       <c r="I51">
-        <v>4799</v>
+        <v>4907</v>
       </c>
       <c r="J51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52">
-        <v>8.0</v>
+        <v>1.21</v>
       </c>
       <c r="F52">
         <v>1500.0</v>
       </c>
+      <c r="G52">
+        <v>3000.0</v>
+      </c>
       <c r="H52">
-        <v>26280</v>
+        <v>6000</v>
       </c>
       <c r="I52">
-        <v>4534</v>
+        <v>4352</v>
       </c>
       <c r="J52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B53" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D53" t="s">
         <v>24</v>
       </c>
       <c r="E53">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="F53">
-        <v>1260.0</v>
+        <v>1600.0</v>
       </c>
       <c r="H53">
-        <v>13404</v>
+        <v>29534</v>
       </c>
       <c r="I53">
-        <v>3948</v>
+        <v>4410</v>
       </c>
       <c r="J53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D54" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E54">
-        <v>0.28</v>
+        <v>2.0</v>
       </c>
       <c r="F54">
-        <v>1154.0</v>
+        <v>1130.0</v>
       </c>
       <c r="H54">
-        <v>7170</v>
+        <v>18815</v>
       </c>
       <c r="I54">
-        <v>4766</v>
+        <v>4832</v>
       </c>
       <c r="J54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B55" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>35</v>
+      </c>
+      <c r="D55" t="s">
+        <v>17</v>
       </c>
       <c r="E55">
-        <v>0.63</v>
+        <v>6.0</v>
       </c>
       <c r="F55">
-        <v>1773.0</v>
+        <v>1661.0</v>
       </c>
       <c r="H55">
-        <v>4830</v>
+        <v>29136</v>
       </c>
       <c r="I55">
-        <v>4611</v>
+        <v>4684</v>
       </c>
       <c r="J55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B56" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E56">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="F56">
-        <v>1260.0</v>
+        <v>1560.0</v>
       </c>
       <c r="H56">
-        <v>19986</v>
+        <v>17983</v>
       </c>
       <c r="I56">
-        <v>3978</v>
+        <v>4638</v>
       </c>
       <c r="J56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B57" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C57" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E57">
-        <v>0.7</v>
+        <v>1.0</v>
       </c>
       <c r="F57">
-        <v>1521.0</v>
+        <v>1250.0</v>
       </c>
       <c r="H57">
-        <v>10547</v>
+        <v>21895</v>
       </c>
       <c r="I57">
-        <v>4803</v>
+        <v>4960</v>
       </c>
       <c r="J57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B58" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="D58" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E58">
-        <v>8.0</v>
+        <v>5.0</v>
       </c>
       <c r="F58">
-        <v>1480.0</v>
-[...2 lines deleted...]
-        <v>3000.0</v>
+        <v>1462.0</v>
       </c>
       <c r="H58">
-        <v>3903</v>
+        <v>15235</v>
       </c>
       <c r="I58">
-        <v>3503</v>
+        <v>4802</v>
       </c>
       <c r="J58" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
-        <v>15</v>
+        <v>42</v>
+      </c>
+      <c r="C59" t="s">
+        <v>43</v>
       </c>
       <c r="D59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59">
-        <v>6.0</v>
+        <v>0.8</v>
       </c>
       <c r="F59">
-        <v>1528.0</v>
+        <v>1178.0</v>
       </c>
       <c r="H59">
-        <v>21860</v>
+        <v>6500</v>
       </c>
       <c r="I59">
-        <v>4664</v>
+        <v>4974</v>
       </c>
       <c r="J59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D60" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E60">
-        <v>0.8</v>
+        <v>8.0</v>
       </c>
       <c r="F60">
-        <v>1250.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H60">
-        <v>6101</v>
+        <v>29242</v>
       </c>
       <c r="I60">
-        <v>4767</v>
+        <v>4871</v>
       </c>
       <c r="J60" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>11</v>
+      </c>
+      <c r="C61" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" t="s">
+        <v>13</v>
       </c>
       <c r="E61">
-        <v>6.0</v>
+        <v>1.01</v>
       </c>
       <c r="F61">
-        <v>2000.0</v>
+        <v>1696.0</v>
       </c>
       <c r="H61">
-        <v>28980</v>
+        <v>13040</v>
       </c>
       <c r="I61">
-        <v>4622</v>
+        <v>4812</v>
       </c>
       <c r="J61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B62" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="D62">
+        <v>1</v>
       </c>
       <c r="E62">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="F62">
-        <v>1390.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H62">
-        <v>25495</v>
+        <v>21740</v>
       </c>
       <c r="I62">
-        <v>4490</v>
+        <v>4909</v>
       </c>
       <c r="J62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>11</v>
+      </c>
+      <c r="C63" t="s">
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E63">
-        <v>10.0</v>
+        <v>0.72</v>
       </c>
       <c r="F63">
-        <v>1250.0</v>
+        <v>1696.0</v>
       </c>
       <c r="H63">
-        <v>21475</v>
+        <v>20620</v>
       </c>
       <c r="I63">
-        <v>4756</v>
+        <v>4735</v>
       </c>
       <c r="J63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B64" t="s">
-        <v>36</v>
+        <v>20</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E64">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
       <c r="F64">
-        <v>1820.0</v>
+        <v>1506.0</v>
       </c>
       <c r="H64">
-        <v>25483</v>
+        <v>15509</v>
       </c>
       <c r="I64">
-        <v>4415</v>
+        <v>4807</v>
       </c>
       <c r="J64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="C65" t="s">
+        <v>47</v>
       </c>
       <c r="D65" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E65">
-        <v>5.0</v>
+        <v>0.55</v>
       </c>
       <c r="F65">
-        <v>1692.0</v>
+        <v>1537.0</v>
       </c>
       <c r="H65">
-        <v>19173</v>
+        <v>13543</v>
       </c>
       <c r="I65">
-        <v>4608</v>
+        <v>4675</v>
       </c>
       <c r="J65" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B66" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D66" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E66">
-        <v>0.8</v>
+        <v>8.0</v>
       </c>
       <c r="F66">
-        <v>1140.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H66">
-        <v>9672</v>
+        <v>31694</v>
       </c>
       <c r="I66">
-        <v>4783</v>
+        <v>3870</v>
       </c>
       <c r="J66" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B67" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>21</v>
+      </c>
+      <c r="D67">
+        <v>1</v>
       </c>
       <c r="E67">
-        <v>0.75</v>
+        <v>2.0</v>
       </c>
       <c r="F67">
-        <v>1515.0</v>
+        <v>1250.0</v>
       </c>
       <c r="H67">
-        <v>18685</v>
+        <v>19601</v>
       </c>
       <c r="I67">
-        <v>4834</v>
+        <v>4641</v>
       </c>
       <c r="J67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B68" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>21</v>
+      </c>
+      <c r="D68">
+        <v>1</v>
       </c>
       <c r="E68">
-        <v>0.55</v>
+        <v>5.0</v>
       </c>
       <c r="F68">
-        <v>1755.0</v>
+        <v>1992.0</v>
       </c>
       <c r="H68">
-        <v>17665</v>
+        <v>21670</v>
       </c>
       <c r="I68">
-        <v>4595</v>
+        <v>4588</v>
       </c>
       <c r="J68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B69" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E69">
-        <v>0.7</v>
+        <v>3.0</v>
       </c>
       <c r="F69">
-        <v>1415.0</v>
+        <v>1420.0</v>
       </c>
       <c r="H69">
-        <v>6930</v>
+        <v>23206</v>
       </c>
       <c r="I69">
-        <v>4835</v>
+        <v>4817</v>
       </c>
       <c r="J69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B70" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="C70" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D70" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E70">
-        <v>0.55</v>
+        <v>0.85</v>
       </c>
       <c r="F70">
-        <v>1830.0</v>
+        <v>1302.0</v>
       </c>
       <c r="H70">
-        <v>26625</v>
+        <v>14680</v>
       </c>
       <c r="I70">
-        <v>4596</v>
+        <v>4659</v>
       </c>
       <c r="J70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
+        <v>31</v>
+      </c>
+      <c r="D71" t="s">
+        <v>17</v>
       </c>
       <c r="E71">
-        <v>8.0</v>
+        <v>1.0</v>
       </c>
       <c r="F71">
-        <v>2000.0</v>
+        <v>1180.0</v>
       </c>
       <c r="H71">
-        <v>28810</v>
+        <v>10660</v>
       </c>
       <c r="I71">
-        <v>4704</v>
+        <v>4786</v>
       </c>
       <c r="J71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B72" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="D72" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E72">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
       <c r="F72">
-        <v>2000.0</v>
+        <v>1512.0</v>
       </c>
       <c r="H72">
-        <v>18736</v>
+        <v>12118</v>
       </c>
       <c r="I72">
-        <v>4825</v>
+        <v>4866</v>
       </c>
       <c r="J72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B73" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C73" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D73" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E73">
-        <v>0.6</v>
+        <v>0.8</v>
       </c>
       <c r="F73">
-        <v>1000.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H73">
-        <v>9974</v>
+        <v>13124</v>
       </c>
       <c r="I73">
-        <v>4800</v>
+        <v>4808</v>
       </c>
       <c r="J73" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B74" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="D74">
+        <v>1</v>
       </c>
       <c r="E74">
-        <v>4.5</v>
+        <v>4.0</v>
       </c>
       <c r="F74">
-        <v>1577.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H74">
-        <v>6074</v>
+        <v>28547</v>
       </c>
       <c r="I74">
-        <v>4422</v>
+        <v>4618</v>
       </c>
       <c r="J74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B75" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="D75" t="s">
+        <v>13</v>
       </c>
       <c r="E75">
-        <v>6.0</v>
+        <v>2.2</v>
       </c>
       <c r="F75">
-        <v>2000.0</v>
+        <v>1250.0</v>
       </c>
       <c r="H75">
-        <v>29010</v>
+        <v>11939</v>
       </c>
       <c r="I75">
-        <v>4652</v>
+        <v>4755</v>
       </c>
       <c r="J75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
-        <v>23</v>
+        <v>28</v>
+      </c>
+      <c r="C76" t="s">
+        <v>31</v>
       </c>
       <c r="D76" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76">
-        <v>1.61</v>
+        <v>1.5</v>
       </c>
       <c r="F76">
-        <v>1352.0</v>
+        <v>1480.0</v>
       </c>
       <c r="H76">
-        <v>18280</v>
+        <v>7940</v>
       </c>
       <c r="I76">
-        <v>4877</v>
+        <v>4805</v>
       </c>
       <c r="J76" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B77" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D77" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E77">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="F77">
-        <v>1655.0</v>
+        <v>1506.0</v>
       </c>
       <c r="H77">
-        <v>17076</v>
+        <v>14700</v>
       </c>
       <c r="I77">
-        <v>4027</v>
+        <v>4873</v>
       </c>
       <c r="J77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B78" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>19</v>
+      </c>
+      <c r="D78">
+        <v>1</v>
       </c>
       <c r="E78">
-        <v>0.55</v>
+        <v>8.0</v>
       </c>
       <c r="F78">
-        <v>1537.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H78">
-        <v>11523</v>
+        <v>21820</v>
       </c>
       <c r="I78">
-        <v>4676</v>
+        <v>4912</v>
       </c>
       <c r="J78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" t="s">
+        <v>19</v>
+      </c>
+      <c r="D79">
+        <v>1</v>
+      </c>
+      <c r="E79">
+        <v>6.0</v>
+      </c>
+      <c r="F79">
+        <v>2000.0</v>
+      </c>
+      <c r="H79">
+        <v>28730</v>
+      </c>
+      <c r="I79">
+        <v>4703</v>
+      </c>
+      <c r="J79" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" t="s">
+        <v>13</v>
+      </c>
+      <c r="E80">
+        <v>17.5</v>
+      </c>
+      <c r="F80">
+        <v>1250.0</v>
+      </c>
+      <c r="H80">
+        <v>28036</v>
+      </c>
+      <c r="I80">
+        <v>2762</v>
+      </c>
+      <c r="J80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81">
+        <v>2</v>
+      </c>
+      <c r="E81">
+        <v>5.0</v>
+      </c>
+      <c r="F81">
+        <v>1500.0</v>
+      </c>
+      <c r="H81">
+        <v>26450</v>
+      </c>
+      <c r="I81">
+        <v>4292</v>
+      </c>
+      <c r="J81" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
         <v>10</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82">
+        <v>1.0</v>
+      </c>
+      <c r="F82">
+        <v>1500.0</v>
+      </c>
+      <c r="H82">
+        <v>18746</v>
+      </c>
+      <c r="I82">
+        <v>4799</v>
+      </c>
+      <c r="J82" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B83" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" t="s">
+        <v>24</v>
+      </c>
+      <c r="E83">
+        <v>4.0</v>
+      </c>
+      <c r="F83">
+        <v>1800.0</v>
+      </c>
+      <c r="H83">
+        <v>20293</v>
+      </c>
+      <c r="I83">
+        <v>4848</v>
+      </c>
+      <c r="J83" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>53</v>
+      </c>
+      <c r="B84" t="s">
+        <v>19</v>
+      </c>
+      <c r="D84" t="s">
+        <v>13</v>
+      </c>
+      <c r="E84">
+        <v>8.0</v>
+      </c>
+      <c r="F84">
+        <v>1500.0</v>
+      </c>
+      <c r="H84">
+        <v>26280</v>
+      </c>
+      <c r="I84">
+        <v>4534</v>
+      </c>
+      <c r="J84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" t="s">
+        <v>24</v>
+      </c>
+      <c r="E85">
+        <v>8.0</v>
+      </c>
+      <c r="F85">
+        <v>1260.0</v>
+      </c>
+      <c r="H85">
+        <v>13404</v>
+      </c>
+      <c r="I85">
+        <v>3948</v>
+      </c>
+      <c r="J85" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
+        <v>54</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86">
+        <v>1.2</v>
+      </c>
+      <c r="F86">
+        <v>1500.0</v>
+      </c>
+      <c r="H86">
+        <v>27236</v>
+      </c>
+      <c r="I86">
+        <v>4961</v>
+      </c>
+      <c r="J86" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" t="s">
+        <v>19</v>
+      </c>
+      <c r="D87">
+        <v>1</v>
+      </c>
+      <c r="E87">
+        <v>6.0</v>
+      </c>
+      <c r="F87">
+        <v>1500.0</v>
+      </c>
+      <c r="H87">
+        <v>21800</v>
+      </c>
+      <c r="I87">
+        <v>4910</v>
+      </c>
+      <c r="J87" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88">
+        <v>5.0</v>
+      </c>
+      <c r="F88">
+        <v>1406.0</v>
+      </c>
+      <c r="H88">
+        <v>14263</v>
+      </c>
+      <c r="I88">
+        <v>4939</v>
+      </c>
+      <c r="J88" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" t="s">
+        <v>31</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89">
+        <v>0.28</v>
+      </c>
+      <c r="F89">
+        <v>1154.0</v>
+      </c>
+      <c r="H89">
+        <v>7170</v>
+      </c>
+      <c r="I89">
+        <v>4766</v>
+      </c>
+      <c r="J89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" t="s">
+        <v>46</v>
+      </c>
+      <c r="C90" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90">
+        <v>2</v>
+      </c>
+      <c r="E90">
+        <v>0.63</v>
+      </c>
+      <c r="F90">
+        <v>1773.0</v>
+      </c>
+      <c r="H90">
+        <v>4830</v>
+      </c>
+      <c r="I90">
+        <v>4611</v>
+      </c>
+      <c r="J90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>15</v>
+      </c>
+      <c r="B91" t="s">
+        <v>48</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91">
+        <v>4.0</v>
+      </c>
+      <c r="F91">
+        <v>1260.0</v>
+      </c>
+      <c r="H91">
+        <v>19986</v>
+      </c>
+      <c r="I91">
+        <v>3978</v>
+      </c>
+      <c r="J91" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" t="s">
+        <v>13</v>
+      </c>
+      <c r="E92">
+        <v>0.61</v>
+      </c>
+      <c r="F92">
+        <v>1569.0</v>
+      </c>
+      <c r="H92">
+        <v>13500</v>
+      </c>
+      <c r="I92">
+        <v>4864</v>
+      </c>
+      <c r="J92" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>10</v>
+      </c>
+      <c r="B93" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" t="s">
+        <v>47</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93">
+        <v>0.7</v>
+      </c>
+      <c r="F93">
+        <v>1521.0</v>
+      </c>
+      <c r="H93">
+        <v>10547</v>
+      </c>
+      <c r="I93">
+        <v>4803</v>
+      </c>
+      <c r="J93" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" t="s">
+        <v>55</v>
+      </c>
+      <c r="D94" t="s">
+        <v>24</v>
+      </c>
+      <c r="E94">
+        <v>8.0</v>
+      </c>
+      <c r="F94">
+        <v>1480.0</v>
+      </c>
+      <c r="G94">
+        <v>3000.0</v>
+      </c>
+      <c r="H94">
+        <v>3903</v>
+      </c>
+      <c r="I94">
+        <v>3503</v>
+      </c>
+      <c r="J94" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" t="s">
+        <v>43</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95">
+        <v>0.8</v>
+      </c>
+      <c r="F95">
+        <v>1250.0</v>
+      </c>
+      <c r="H95">
+        <v>6101</v>
+      </c>
+      <c r="I95">
+        <v>4767</v>
+      </c>
+      <c r="J95" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96">
+        <v>1</v>
+      </c>
+      <c r="E96">
+        <v>6.0</v>
+      </c>
+      <c r="F96">
+        <v>2000.0</v>
+      </c>
+      <c r="H96">
+        <v>28980</v>
+      </c>
+      <c r="I96">
+        <v>4622</v>
+      </c>
+      <c r="J96" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>15</v>
+      </c>
+      <c r="B97" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" t="s">
+        <v>24</v>
+      </c>
+      <c r="E97">
+        <v>6.0</v>
+      </c>
+      <c r="F97">
+        <v>1390.0</v>
+      </c>
+      <c r="H97">
+        <v>25495</v>
+      </c>
+      <c r="I97">
+        <v>4490</v>
+      </c>
+      <c r="J97" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>15</v>
+      </c>
+      <c r="B98" t="s">
+        <v>19</v>
+      </c>
+      <c r="D98">
+        <v>1</v>
+      </c>
+      <c r="E98">
+        <v>4.0</v>
+      </c>
+      <c r="F98">
+        <v>2000.0</v>
+      </c>
+      <c r="H98">
+        <v>28499</v>
+      </c>
+      <c r="I98">
+        <v>4760</v>
+      </c>
+      <c r="J98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>15</v>
+      </c>
+      <c r="B99" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99">
+        <v>6.0</v>
+      </c>
+      <c r="F99">
+        <v>1820.0</v>
+      </c>
+      <c r="H99">
+        <v>25483</v>
+      </c>
+      <c r="I99">
+        <v>4415</v>
+      </c>
+      <c r="J99" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>15</v>
+      </c>
+      <c r="B100" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" t="s">
+        <v>13</v>
+      </c>
+      <c r="E100">
+        <v>5.0</v>
+      </c>
+      <c r="F100">
+        <v>1692.0</v>
+      </c>
+      <c r="H100">
+        <v>19173</v>
+      </c>
+      <c r="I100">
+        <v>4608</v>
+      </c>
+      <c r="J100" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>42</v>
+      </c>
+      <c r="C101" t="s">
+        <v>43</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101">
+        <v>0.8</v>
+      </c>
+      <c r="F101">
+        <v>1140.0</v>
+      </c>
+      <c r="H101">
+        <v>9672</v>
+      </c>
+      <c r="I101">
+        <v>4783</v>
+      </c>
+      <c r="J101" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" t="s">
+        <v>19</v>
+      </c>
+      <c r="D102">
+        <v>1</v>
+      </c>
+      <c r="E102">
+        <v>8.0</v>
+      </c>
+      <c r="F102">
+        <v>1500.0</v>
+      </c>
+      <c r="H102">
+        <v>21850</v>
+      </c>
+      <c r="I102">
+        <v>4913</v>
+      </c>
+      <c r="J102" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>42</v>
+      </c>
+      <c r="C103" t="s">
+        <v>56</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103">
+        <v>0.55</v>
+      </c>
+      <c r="F103">
+        <v>1755.0</v>
+      </c>
+      <c r="H103">
+        <v>17665</v>
+      </c>
+      <c r="I103">
+        <v>4595</v>
+      </c>
+      <c r="J103" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>49</v>
+      </c>
+      <c r="C104" t="s">
+        <v>57</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104">
+        <v>0.7</v>
+      </c>
+      <c r="F104">
+        <v>1415.0</v>
+      </c>
+      <c r="H104">
+        <v>6930</v>
+      </c>
+      <c r="I104">
+        <v>4835</v>
+      </c>
+      <c r="J104" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" t="s">
+        <v>19</v>
+      </c>
+      <c r="D105" t="s">
+        <v>24</v>
+      </c>
+      <c r="E105">
+        <v>3.8</v>
+      </c>
+      <c r="F105">
+        <v>1040.0</v>
+      </c>
+      <c r="H105">
+        <v>11225</v>
+      </c>
+      <c r="I105">
+        <v>4887</v>
+      </c>
+      <c r="J105" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>42</v>
+      </c>
+      <c r="C106" t="s">
+        <v>56</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106">
+        <v>0.55</v>
+      </c>
+      <c r="F106">
+        <v>1830.0</v>
+      </c>
+      <c r="H106">
+        <v>26625</v>
+      </c>
+      <c r="I106">
+        <v>4596</v>
+      </c>
+      <c r="J106" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>15</v>
+      </c>
+      <c r="B107" t="s">
+        <v>58</v>
+      </c>
+      <c r="D107" t="s">
+        <v>13</v>
+      </c>
+      <c r="E107">
+        <v>5.0</v>
+      </c>
+      <c r="F107">
+        <v>2000.0</v>
+      </c>
+      <c r="H107">
+        <v>18736</v>
+      </c>
+      <c r="I107">
+        <v>4825</v>
+      </c>
+      <c r="J107" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>42</v>
+      </c>
+      <c r="C108" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108">
+        <v>0.6</v>
+      </c>
+      <c r="F108">
+        <v>1000.0</v>
+      </c>
+      <c r="H108">
+        <v>9974</v>
+      </c>
+      <c r="I108">
+        <v>4800</v>
+      </c>
+      <c r="J108" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>15</v>
+      </c>
+      <c r="B109" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" t="s">
+        <v>13</v>
+      </c>
+      <c r="E109">
+        <v>4.5</v>
+      </c>
+      <c r="F109">
+        <v>1577.0</v>
+      </c>
+      <c r="H109">
+        <v>6074</v>
+      </c>
+      <c r="I109">
+        <v>4422</v>
+      </c>
+      <c r="J109" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>15</v>
+      </c>
+      <c r="B110" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110">
+        <v>1.55</v>
+      </c>
+      <c r="F110">
+        <v>1108.0</v>
+      </c>
+      <c r="H110">
+        <v>17536</v>
+      </c>
+      <c r="I110">
+        <v>4951</v>
+      </c>
+      <c r="J110" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>15</v>
+      </c>
+      <c r="B111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111">
+        <v>1</v>
+      </c>
+      <c r="E111">
+        <v>6.0</v>
+      </c>
+      <c r="F111">
+        <v>2000.0</v>
+      </c>
+      <c r="H111">
+        <v>29010</v>
+      </c>
+      <c r="I111">
+        <v>4652</v>
+      </c>
+      <c r="J111" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" t="s">
+        <v>15</v>
+      </c>
+      <c r="B112" t="s">
+        <v>19</v>
+      </c>
+      <c r="D112" t="s">
+        <v>13</v>
+      </c>
+      <c r="E112">
+        <v>4.78</v>
+      </c>
+      <c r="F112">
+        <v>1293.0</v>
+      </c>
+      <c r="H112">
+        <v>30085</v>
+      </c>
+      <c r="I112">
+        <v>4822</v>
+      </c>
+      <c r="J112" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" t="s">
+        <v>15</v>
+      </c>
+      <c r="B113" t="s">
+        <v>19</v>
+      </c>
+      <c r="D113" t="s">
+        <v>24</v>
+      </c>
+      <c r="E113">
+        <v>3.8</v>
+      </c>
+      <c r="F113">
+        <v>1040.0</v>
+      </c>
+      <c r="H113">
+        <v>19495</v>
+      </c>
+      <c r="I113">
+        <v>4895</v>
+      </c>
+      <c r="J113" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>15</v>
+      </c>
+      <c r="B114" t="s">
         <v>23</v>
       </c>
-      <c r="D79" t="s">
+      <c r="D114" t="s">
+        <v>13</v>
+      </c>
+      <c r="E114">
+        <v>1.61</v>
+      </c>
+      <c r="F114">
+        <v>1352.0</v>
+      </c>
+      <c r="H114">
+        <v>18280</v>
+      </c>
+      <c r="I114">
+        <v>4877</v>
+      </c>
+      <c r="J114" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>15</v>
+      </c>
+      <c r="B115" t="s">
+        <v>21</v>
+      </c>
+      <c r="D115">
+        <v>1</v>
+      </c>
+      <c r="E115">
+        <v>2.0</v>
+      </c>
+      <c r="F115">
+        <v>1250.0</v>
+      </c>
+      <c r="H115">
+        <v>18794</v>
+      </c>
+      <c r="I115">
+        <v>4642</v>
+      </c>
+      <c r="J115" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" t="s">
+        <v>19</v>
+      </c>
+      <c r="D116">
+        <v>1</v>
+      </c>
+      <c r="E116">
+        <v>8.0</v>
+      </c>
+      <c r="F116">
+        <v>2000.0</v>
+      </c>
+      <c r="H116">
+        <v>28800</v>
+      </c>
+      <c r="I116">
+        <v>4705</v>
+      </c>
+      <c r="J116" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117">
+        <v>1</v>
+      </c>
+      <c r="E117">
+        <v>4.0</v>
+      </c>
+      <c r="F117">
+        <v>1500.0</v>
+      </c>
+      <c r="H117">
+        <v>28534</v>
+      </c>
+      <c r="I117">
+        <v>4613</v>
+      </c>
+      <c r="J117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>15</v>
+      </c>
+      <c r="B118" t="s">
+        <v>16</v>
+      </c>
+      <c r="D118" t="s">
+        <v>13</v>
+      </c>
+      <c r="E118">
+        <v>15.2</v>
+      </c>
+      <c r="F118">
+        <v>1511.0</v>
+      </c>
+      <c r="H118">
+        <v>22990</v>
+      </c>
+      <c r="I118">
+        <v>4878</v>
+      </c>
+      <c r="J118" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" t="s">
+        <v>15</v>
+      </c>
+      <c r="B119" t="s">
+        <v>19</v>
+      </c>
+      <c r="D119">
+        <v>1</v>
+      </c>
+      <c r="E119">
+        <v>6.0</v>
+      </c>
+      <c r="F119">
+        <v>1500.0</v>
+      </c>
+      <c r="H119">
+        <v>21500</v>
+      </c>
+      <c r="I119">
+        <v>4911</v>
+      </c>
+      <c r="J119" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>15</v>
+      </c>
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="D120" t="s">
+        <v>13</v>
+      </c>
+      <c r="E120">
+        <v>4.0</v>
+      </c>
+      <c r="F120">
+        <v>1655.0</v>
+      </c>
+      <c r="H120">
+        <v>17076</v>
+      </c>
+      <c r="I120">
+        <v>4027</v>
+      </c>
+      <c r="J120" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" t="s">
+        <v>10</v>
+      </c>
+      <c r="B121" t="s">
+        <v>46</v>
+      </c>
+      <c r="C121" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121">
+        <v>0.55</v>
+      </c>
+      <c r="F121">
+        <v>1537.0</v>
+      </c>
+      <c r="H121">
+        <v>11523</v>
+      </c>
+      <c r="I121">
+        <v>4676</v>
+      </c>
+      <c r="J121" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>15</v>
+      </c>
+      <c r="B122" t="s">
+        <v>23</v>
+      </c>
+      <c r="D122" t="s">
         <v>24</v>
       </c>
-      <c r="E79">
+      <c r="E122">
         <v>4.0</v>
       </c>
-      <c r="F79">
+      <c r="F122">
         <v>1960.0</v>
       </c>
-      <c r="H79">
+      <c r="H122">
         <v>22873</v>
       </c>
-      <c r="I79">
+      <c r="I122">
         <v>3736</v>
       </c>
-      <c r="J79" t="s">
-        <v>13</v>
+      <c r="J122" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>